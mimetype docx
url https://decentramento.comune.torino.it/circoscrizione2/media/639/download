--- v0 (2026-02-26)
+++ v1 (2026-07-23)
@@ -1,3844 +1,2469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/x-wmf" Extension="wmf"/>
-[...15 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...3 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06" w:rsidP="009C3C06">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:pBdr>
-[...11 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:pict>
-          <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="false" stroked="false" o:spt="75.0" o:preferrelative="true" path="m@4@5l@4@11@9@11@9@5xe">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
-            <v:path o:connecttype="rect" o:extrusionok="falseValue" gradientshapeok="true"/>
-            <o:lock v:ext="edit" aspectratio="true"/>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
+          <v:shape id="_x0000_s1026" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
+            <v:path o:extrusionok="t"/>
+            <o:lock v:ext="edit" selection="t"/>
+          </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...23 lines deleted...]
-          <w:strike w:val="0"/>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="none"/>
-[...12 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
-[...47 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">       </w:t>
-[...22 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="none"/>
-[...25 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...12 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="none"/>
-[...14 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>DICHIARAZIONE DI VARIAZIONE AMMINISTRATORE DI CONDOMINIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6300"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="7230"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al/AllaDirigente di Servizio della Circoscrizione 2   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Santa Rita – Mirafiori Nord – Mirafiori Sud                                                                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="left" w:pos="8505"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="left" w:pos="8505"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Il sottoscritto/a………………………………………………………………………………………………………………..……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nato/a ……………………………………………………………..il………………………………………………………………. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>res. in …………………………………….via/c.so/str ……………………………………………………..n. …………... ……...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>codice fiscale ………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tel…………………….cell. ……………….. ..….. .. e-mail………………fax………………………………………………….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in qualità di </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amministratorepro tempore </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dalla data del…………………………come risulta dal verbale di nomina allegato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1) del Condominio ………………………………………………......………….Cod fiscale …………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2) del Condominio ……………………………………………………………...Cod. fiscale …………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>passo carrabile sito in via /c.so/str. …………………………..…………………..n concessione………………..………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>passo carrabile sito in via /c.so/str. ………………………………….…………...n. concessione…………………………...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Consapevole delle sanzioni penali previste dall’art. 489 C.P. nel caso di dichiarazioni mendaci e falsità negli atti, richiamate dall’art. 76 del D.P.R. 445/2000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...116 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...705 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dichiara i seguenti dati </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...97 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...12 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...27 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        </w:rPr>
+        <w:t>e chiede che tutte le comunicazioni siano inviate a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">STUDIO DI AMMINISTRAZIONE  E/O AMMINISTRATORE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Partita IVA / Codice Fiscale ……………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Indirizzo via/c.so/str……………...……………………………………n.………………… …cap………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tel. ………………………..…cell. ………………………………………….... fax ……………………………….........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="right" w:pos="9638"/>
+          <w:tab w:val="left" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>e-mail………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Informativa Privacy Protezione Dati Personali (Regolamento UE 679/2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I dati personali saranno trattati in conformità al Regolamento UE Generale sulla Protezione Dati (GDPR). L’informativa prevista dagli artt. 13 e 14 del GDPR è disponibile sul sito della Circoscrizione 2: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="1155CC"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Consulta la nota informativa della privacy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...12 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...339 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="center" w:leader="none" w:pos="4819"/>
-          <w:tab w:val="right" w:leader="none" w:pos="9638"/>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...275 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...23 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="center" w:leader="none" w:pos="4819"/>
-          <w:tab w:val="right" w:leader="none" w:pos="9638"/>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...38 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>Torino, ……………………………….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...55 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Torino, ……………………………….</w:t>
+        </w:rPr>
         <w:tab/>
-        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        Firma……………………………………</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...49 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Allega alla presente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...33 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...47 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1) Copia del verbale di nomina dell’amministratore subentrante (datato e firmato);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...47 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2) Fotocopia del documento di identità e codice fiscale dell’amministratore;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...38 lines deleted...]
-      <w:pgMar w:bottom="0" w:top="426" w:left="851" w:right="849" w:header="720" w:footer="45"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3) Eventuale delega e fotocopia documento del delegante e delegato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4) Attribuzione C.F. dell’amministratore rilasciato dall’Agenzia delle Entrate</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="009C3C06" w:rsidSect="009C3C06">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="426" w:right="849" w:bottom="0" w:left="851" w:header="720" w:footer="45" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
-      <w:titlePg w:val="1"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...2 lines deleted...]
-  <w:font w:name="Arial"/>
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C44A8FBB-0937-4E4F-B1E1-20E5923BD202}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{F422C577-0523-459C-A590-E20F834C1796}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{2D0AA18B-0566-43F5-835D-A602EBB9D082}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{6990395B-23DD-4FEC-A3D7-643FCE349BD4}"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{3EBA9334-7776-4252-B46C-AD3F3A708E68}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{26AE378D-9B50-4256-9D9D-3EF4347E2D8E}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{29281593-A182-4A00-9119-F618C7750F1D}"/>
+    <w:embedBoldItalic r:id="rId8" w:fontKey="{03D49E53-F1B0-4D8E-8B58-0841FF648A63}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{3D7FF2EE-E9F5-4275-9246-DB66BB2998FA}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{2B44F90C-3BF6-459B-92D6-DE3CCFA76056}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{9B181509-72C8-4B04-8D3E-CF9CABBBB0F3}"/>
+    <w:embedBoldItalic r:id="rId12" w:fontKey="{04ED4469-73B9-4C69-9E38-4BDC800DFD0A}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{B1F789A7-0C89-4A39-BE14-BE5E30C73629}"/>
+    <w:embedBold r:id="rId14" w:fontKey="{B2932962-1CA3-4E31-B9EE-C5585A26B12A}"/>
+    <w:embedItalic r:id="rId15" w:fontKey="{9948D6B6-C78A-4076-926E-B90F4964D07F}"/>
+    <w:embedBoldItalic r:id="rId16" w:fontKey="{7ABF5E7A-8608-4A23-8D2E-483B171F8FBC}"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{0658BC0A-62E9-4D91-BABE-C62C6AABD81F}"/>
+    <w:embedBold r:id="rId18" w:fontKey="{423774BA-8788-434B-8510-21E08FCBA54B}"/>
+    <w:embedItalic r:id="rId19" w:fontKey="{AA59B9FB-5BCC-4577-9A0C-405DF50F3988}"/>
+    <w:embedBoldItalic r:id="rId20" w:fontKey="{681FC959-9FBC-497A-BA55-868ACE702CCC}"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId21" w:fontKey="{8A42C940-0DD5-4A06-B7FE-24AFD6D37B29}"/>
+    <w:embedBold r:id="rId22" w:fontKey="{928C846C-870B-43C6-A917-90D31BCF75BE}"/>
+    <w:embedItalic r:id="rId23" w:fontKey="{53D746C6-59EF-4CB9-8FF5-6DA0039572F4}"/>
+    <w:embedBoldItalic r:id="rId24" w:fontKey="{6CF721B2-7A90-40D7-9E94-84920A273AC9}"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4819"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9638"/>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="31680" w:firstLine="31680"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06" w:rsidP="009C3C06">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="31680" w:firstLine="31680"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
-      <w:pict>
-        <v:shape id="_x0000_s0" style="width:49pt;height:52pt;" type="#_x0000_t75">
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:object w:dxaOrig="980" w:dyaOrig="1040">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s0" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:48.75pt;height:51.75pt;visibility:visible" o:ole="">
           <v:imagedata r:id="rId1" o:title=""/>
+          <v:path o:extrusionok="t"/>
         </v:shape>
-        <o:OLEObject DrawAspect="Content" r:id="rId2" ObjectID="_1537858110" ProgID="Word.Picture.8" ShapeID="_x0000_s0" Type="Embed"/>
-[...5 lines deleted...]
-      </w:rPr>
+        <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s0" DrawAspect="Content" ObjectID="_1844228574" r:id="rId2"/>
+      </w:object>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="009C3C06" w:rsidRDefault="009C3C06">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="31680" w:firstLine="31680"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:embedSystemFonts/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="283"/>
+  <w:doNotHyphenateCaps/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:doNotBreakWrappedTables/>
+    <w:doNotSnapToGridInCell/>
+    <w:selectFldWithFirstOrLastChar/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
+    <w:useWord2002TableStyleRules/>
+    <w:growAutofit/>
+    <w:useFELayout/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:underlineTabInNumList/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="009C3C06"/>
+    <w:rsid w:val="009C3C06"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="off"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:uiCompat97To2003/>
+  <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:lang w:val="it"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...1 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:ind w:left="-284"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:w w:val="100"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:w w:val="100"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:w w:val="100"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:w w:val="100"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:w w:val="100"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3C06"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:position w:val="-1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3C06"/>
+    <w:rPr>
+      <w:position w:val="-1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normale">
-[...4 lines deleted...]
-    <w:qFormat w:val="0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009C3C06"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="1"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:w w:val="100"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:w w:val="100"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:w w:val="100"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:w w:val="100"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:ind w:left="-284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:w w:val="100"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:ind w:left="-284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:w w:val="100"/>
-      <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
-      <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:bidi="ar-SA" w:eastAsia="it-IT" w:val="it-IT"/>
-[...20 lines deleted...]
-      <w:b w:val="1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:w w:val="100"/>
-      <w:kern w:val="28"/>
-[...1 lines deleted...]
-      <w:sz w:val="28"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
-      <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:bidi="ar-SA" w:eastAsia="it-IT" w:val="it-IT"/>
-[...19 lines deleted...]
-    <w:rPr>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:w w:val="100"/>
-      <w:position w:val="-1"/>
-      <w:sz w:val="24"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:w w:val="100"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
-      <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:bidi="ar-SA" w:eastAsia="it-IT" w:val="it-IT"/>
-[...8 lines deleted...]
-    <w:qFormat w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...5 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3C06"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3C06"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
       <w:w w:val="100"/>
-      <w:position w:val="-1"/>
-[...30 lines deleted...]
-      <w:sz w:val="22"/>
       <w:u w:val="single"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
-      <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:bidi="ar-SA" w:eastAsia="it-IT" w:val="it-IT"/>
-[...20 lines deleted...]
-      <w:b w:val="1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodeltesto2Carattere">
+    <w:name w:val="Corpo del testo 2 Carattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
       <w:w w:val="100"/>
-      <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
-      <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:bidi="ar-SA" w:eastAsia="it-IT" w:val="it-IT"/>
-[...21 lines deleted...]
-      <w:b w:val="1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3C06"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="0"/>
+      <w:szCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
+    <w:name w:val="Testo fumetto Carattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:w w:val="100"/>
-      <w:position w:val="-1"/>
-[...693 lines deleted...]
-      <w:position w:val="-1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
-      <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:bidi="ar-SA" w:eastAsia="it-IT" w:val="it-IT"/>
-[...18 lines deleted...]
-      <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-      <w:color w:val="666666"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009C3C06"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decentramento.comune.torino.it/circoscrizione2/trasparenza/modulistica/privacy-circoscrizione-2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decentramento.comune.torino.it/circoscrizione2/trasparenza/modulistica/privacy-circoscrizione-2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font24.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font23.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font22.odttf"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
-                <a:shade val="100000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -3916,98 +2541,64 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal_Wordconv.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>357</Words>
+  <Characters>2040</Characters>
+  <Application>Microsoft Office Outlook</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Comune di Torino</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>preload</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>preload</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>